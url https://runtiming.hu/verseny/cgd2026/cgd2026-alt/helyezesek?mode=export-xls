--- v0 (2026-07-04)
+++ v1 (2026-08-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.04. 22:43</t>
+    <t>Eredmények listája: 2026.08.19. 16:12</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Budai Bodza</t>
   </si>
   <si>
     <t xml:space="preserve">lány 7-8. évfolyam </t>
   </si>
   <si>
     <t>00:11:27</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1.6 km [100%]</t>
   </si>
   <si>
     <t>05-22 10:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>