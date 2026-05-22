--- v3 (2026-02-22)
+++ v4 (2026-05-22)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.22. 02:40</t>
+    <t>Eredmények listája: 2026.05.23. 01:52</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>SOTHRIOS PAPAPOSTOLOU</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>02:06:01</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>20 km [100%]</t>
   </si>
   <si>
     <t>05-23 11:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>