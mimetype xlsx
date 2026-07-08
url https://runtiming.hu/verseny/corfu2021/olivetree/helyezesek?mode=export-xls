--- v4 (2026-05-22)
+++ v5 (2026-07-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.23. 01:52</t>
+    <t>Eredmények listája: 2026.07.08. 09:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>SOTHRIOS PAPAPOSTOLOU</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>02:06:01</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>20 km [100%]</t>
   </si>
   <si>
     <t>05-23 11:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>