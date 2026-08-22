--- v5 (2026-07-08)
+++ v6 (2026-08-22)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.08. 09:01</t>
+    <t>Eredmények listája: 2026.08.22. 10:38</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>SOTHRIOS PAPAPOSTOLOU</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>02:06:01</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>20 km [100%]</t>
   </si>
   <si>
     <t>05-23 11:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>