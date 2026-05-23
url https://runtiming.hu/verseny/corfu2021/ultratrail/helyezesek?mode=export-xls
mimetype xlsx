--- v3 (2026-02-22)
+++ v4 (2026-05-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.22. 02:41</t>
+    <t>Eredmények listája: 2026.05.23. 02:11</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>STEPHEN ROUX</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>13:38:53</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>110 km [100%]</t>
   </si>
   <si>
     <t>05-22 19:42</t>
   </si>
   <si>
     <t>finished</t>
   </si>