--- v4 (2026-05-23)
+++ v5 (2026-07-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.23. 02:11</t>
+    <t>Eredmények listája: 2026.07.08. 09:03</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>STEPHEN ROUX</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>13:38:53</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>110 km [100%]</t>
   </si>
   <si>
     <t>05-22 19:42</t>
   </si>
   <si>
     <t>finished</t>
   </si>