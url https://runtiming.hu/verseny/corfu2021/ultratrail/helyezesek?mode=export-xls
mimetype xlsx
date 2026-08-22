--- v5 (2026-07-08)
+++ v6 (2026-08-22)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.08. 09:03</t>
+    <t>Eredmények listája: 2026.08.22. 10:39</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>STEPHEN ROUX</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>13:38:53</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>110 km [100%]</t>
   </si>
   <si>
     <t>05-22 19:42</t>
   </si>
   <si>
     <t>finished</t>
   </si>