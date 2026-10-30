--- v5 (2026-08-04)
+++ v6 (2026-10-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.04. 17:15</t>
+    <t>Eredmények listája: 2026.10.30. 01:59</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MAUDE MATHYS</t>
   </si>
   <si>
     <t>Woman W18+</t>
   </si>
   <si>
     <t>02:04:05</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>20 km [100%]</t>
   </si>
   <si>
     <t>05-08 11:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>