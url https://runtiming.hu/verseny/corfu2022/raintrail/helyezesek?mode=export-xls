--- v1 (2026-02-01)
+++ v2 (2026-05-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.02. 00:19</t>
+    <t>Eredmények listája: 2026.05.03. 01:56</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ATHANASIOS PAGOUNADIS</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>03:57:50</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>40 km [100%]</t>
   </si>
   <si>
     <t>05-07 20:01</t>
   </si>
   <si>
     <t>finished</t>
   </si>