--- v2 (2026-05-02)
+++ v3 (2026-06-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.03. 01:56</t>
+    <t>Eredmények listája: 2026.06.19. 19:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ATHANASIOS PAGOUNADIS</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>03:57:50</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>40 km [100%]</t>
   </si>
   <si>
     <t>05-07 20:01</t>
   </si>
   <si>
     <t>finished</t>
   </si>