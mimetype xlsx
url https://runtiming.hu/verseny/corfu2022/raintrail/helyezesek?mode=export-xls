--- v3 (2026-06-19)
+++ v4 (2026-08-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 19:53</t>
+    <t>Eredmények listája: 2026.08.04. 17:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ATHANASIOS PAGOUNADIS</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>03:57:50</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>40 km [100%]</t>
   </si>
   <si>
     <t>05-07 20:01</t>
   </si>
   <si>
     <t>finished</t>
   </si>