--- v6 (2026-08-04)
+++ v7 (2026-10-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.04. 17:21</t>
+    <t>Eredmények listája: 2026.10.30. 07:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>CLÉMENT DESILLE</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>13:12:05</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>110 km [100%]</t>
   </si>
   <si>
     <t>05-07 19:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>