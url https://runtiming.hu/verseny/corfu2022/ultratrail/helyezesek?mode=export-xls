--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.19. 02:38</t>
+    <t>Eredmények listája: 2026.05.03. 15:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>CLÉMENT DESILLE</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>13:12:05</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>110 km [100%]</t>
   </si>
   <si>
     <t>05-07 19:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>