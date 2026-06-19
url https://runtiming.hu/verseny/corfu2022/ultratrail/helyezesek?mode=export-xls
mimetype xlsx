--- v4 (2026-05-03)
+++ v5 (2026-06-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.03. 15:27</t>
+    <t>Eredmények listája: 2026.06.19. 19:56</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>CLÉMENT DESILLE</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>13:12:05</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>110 km [100%]</t>
   </si>
   <si>
     <t>05-07 19:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>