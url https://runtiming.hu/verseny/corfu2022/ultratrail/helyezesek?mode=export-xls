--- v5 (2026-06-19)
+++ v6 (2026-08-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 19:56</t>
+    <t>Eredmények listája: 2026.08.04. 17:21</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>CLÉMENT DESILLE</t>
   </si>
   <si>
     <t>Man M18+</t>
   </si>
   <si>
     <t>13:12:05</t>
   </si>
   <si>
     <t>Finish</t>
   </si>
   <si>
     <t>110 km [100%]</t>
   </si>
   <si>
     <t>05-07 19:13</t>
   </si>
   <si>
     <t>finished</t>
   </si>