--- v1 (2026-02-17)
+++ v2 (2026-05-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.17. 01:54</t>
+    <t>Eredmények listája: 2026.05.18. 05:34</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Varró Tamás</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:00:32</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>04-12 17:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>