--- v2 (2026-05-18)
+++ v3 (2026-07-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.18. 05:34</t>
+    <t>Eredmények listája: 2026.07.03. 23:31</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Varró Tamás</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:00:32</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>04-12 17:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>