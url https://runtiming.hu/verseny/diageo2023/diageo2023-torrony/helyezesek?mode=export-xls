--- v2 (2026-03-05)
+++ v3 (2026-06-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.05. 05:05</t>
+    <t>Eredmények listája: 2026.06.05. 23:18</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balazs Gyorvari</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:00:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>04-19 17:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>