--- v3 (2026-06-05)
+++ v4 (2026-06-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.05. 23:18</t>
+    <t>Eredmények listája: 2026.06.06. 00:51</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balazs Gyorvari</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:00:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>04-19 17:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>