--- v4 (2026-06-05)
+++ v5 (2026-07-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.06. 00:51</t>
+    <t>Eredmények listája: 2026.07.21. 16:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balazs Gyorvari</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:00:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>04-19 17:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>