--- v5 (2026-07-21)
+++ v6 (2026-09-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.21. 16:50</t>
+    <t>Eredmények listája: 2026.09.13. 22:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Balazs Gyorvari</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:00:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>04-19 17:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>