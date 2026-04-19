--- v1 (2026-02-04)
+++ v2 (2026-04-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.04. 19:25</t>
+    <t>Eredmények listája: 2026.04.19. 11:48</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KKV</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:09</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-06 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>