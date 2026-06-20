--- v2 (2026-04-19)
+++ v3 (2026-06-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.19. 11:48</t>
+    <t>Eredmények listája: 2026.06.20. 03:35</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KKV</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:09</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-06 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>