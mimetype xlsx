--- v3 (2026-06-20)
+++ v4 (2026-08-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.20. 03:35</t>
+    <t>Eredmények listája: 2026.08.04. 17:56</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KKV</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:09</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-06 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>