--- v7 (2026-08-17)
+++ v8 (2026-10-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.17. 18:50</t>
+    <t>Eredmények listája: 2026.10.01. 22:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>No Elevator, Just Elevation</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-05 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>