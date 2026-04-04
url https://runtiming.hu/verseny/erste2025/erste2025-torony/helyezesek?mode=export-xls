--- v2 (2026-02-13)
+++ v3 (2026-04-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.13. 20:54</t>
+    <t>Eredmények listája: 2026.04.04. 03:15</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>No Elevator, Just Elevation</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-05 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>