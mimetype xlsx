--- v3 (2026-04-04)
+++ v4 (2026-05-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.04. 03:15</t>
+    <t>Eredmények listája: 2026.05.19. 07:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>No Elevator, Just Elevation</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-05 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>