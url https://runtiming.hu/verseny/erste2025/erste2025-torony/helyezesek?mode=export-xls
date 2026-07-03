--- v4 (2026-05-19)
+++ v5 (2026-07-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.19. 07:27</t>
+    <t>Eredmények listája: 2026.07.03. 12:13</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>No Elevator, Just Elevation</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-05 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>