--- v5 (2026-07-03)
+++ v6 (2026-07-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.03. 12:13</t>
+    <t>Eredmények listája: 2026.07.03. 12:55</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>No Elevator, Just Elevation</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-05 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>