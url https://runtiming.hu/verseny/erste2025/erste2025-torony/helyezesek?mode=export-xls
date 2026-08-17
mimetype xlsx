--- v6 (2026-07-03)
+++ v7 (2026-08-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.03. 12:55</t>
+    <t>Eredmények listája: 2026.08.17. 18:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>No Elevator, Just Elevation</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-05 17:40</t>
   </si>
   <si>
     <t>finished</t>
   </si>