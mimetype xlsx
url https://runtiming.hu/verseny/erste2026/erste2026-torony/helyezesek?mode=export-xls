--- v0 (2026-07-18)
+++ v1 (2026-09-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.18. 22:26</t>
+    <t>Eredmények listája: 2026.09.02. 02:29</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Halálos iram</t>
   </si>
   <si>
     <t xml:space="preserve">3 fős csapat </t>
   </si>
   <si>
     <t>00:01:20</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>0.1 km [100%]</t>
   </si>
   <si>
     <t>06-11 17:39</t>
   </si>
   <si>
     <t>finished</t>
   </si>