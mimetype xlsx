--- v1 (2026-02-17)
+++ v2 (2026-05-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.17. 01:54</t>
+    <t>Eredmények listája: 2026.05.16. 16:18</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kívés Bendegúz</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>01:29:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>14 km [100%]</t>
   </si>
   <si>
     <t>03-25 09:30</t>
   </si>
   <si>
     <t>finished</t>
   </si>