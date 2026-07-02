--- v2 (2026-05-16)
+++ v3 (2026-07-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.16. 16:18</t>
+    <t>Eredmények listája: 2026.07.02. 03:08</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kívés Bendegúz</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>01:29:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>14 km [100%]</t>
   </si>
   <si>
     <t>03-25 09:30</t>
   </si>
   <si>
     <t>finished</t>
   </si>