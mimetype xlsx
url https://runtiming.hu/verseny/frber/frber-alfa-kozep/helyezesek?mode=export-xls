--- v3 (2026-07-02)
+++ v4 (2026-08-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.02. 03:08</t>
+    <t>Eredmények listája: 2026.08.16. 11:46</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kívés Bendegúz</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>01:29:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>14 km [100%]</t>
   </si>
   <si>
     <t>03-25 09:30</t>
   </si>
   <si>
     <t>finished</t>
   </si>