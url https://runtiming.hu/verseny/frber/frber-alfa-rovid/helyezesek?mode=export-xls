--- v3 (2026-03-03)
+++ v4 (2026-04-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.03. 05:40</t>
+    <t>Eredmények listája: 2026.04.18. 13:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zsiros Márk</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:52:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 11:53</t>
   </si>
   <si>
     <t>finished</t>
   </si>