--- v4 (2026-04-18)
+++ v5 (2026-06-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.18. 13:14</t>
+    <t>Eredmények listája: 2026.06.04. 06:49</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zsiros Márk</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:52:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 11:53</t>
   </si>
   <si>
     <t>finished</t>
   </si>