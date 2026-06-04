--- v5 (2026-06-04)
+++ v6 (2026-06-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.04. 06:49</t>
+    <t>Eredmények listája: 2026.06.04. 08:04</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zsiros Márk</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:52:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 11:53</t>
   </si>
   <si>
     <t>finished</t>
   </si>