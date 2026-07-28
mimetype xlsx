--- v6 (2026-06-04)
+++ v7 (2026-07-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.04. 08:04</t>
+    <t>Eredmények listája: 2026.07.28. 09:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zsiros Márk</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:52:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 11:53</t>
   </si>
   <si>
     <t>finished</t>
   </si>