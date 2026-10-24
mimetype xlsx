--- v7 (2026-07-28)
+++ v8 (2026-10-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.28. 09:44</t>
+    <t>Eredmények listája: 2026.10.24. 02:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zsiros Márk</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:52:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 11:53</t>
   </si>
   <si>
     <t>finished</t>
   </si>