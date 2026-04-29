--- v2 (2026-02-17)
+++ v3 (2026-04-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.17. 01:53</t>
+    <t>Eredmények listája: 2026.04.29. 21:20</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Krukenberger András</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:18:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 12:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>