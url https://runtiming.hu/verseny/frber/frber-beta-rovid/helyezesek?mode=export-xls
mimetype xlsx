--- v3 (2026-04-29)
+++ v4 (2026-07-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.29. 21:20</t>
+    <t>Eredmények listája: 2026.07.02. 03:04</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Krukenberger András</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:18:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 12:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>