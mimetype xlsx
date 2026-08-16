--- v4 (2026-07-02)
+++ v5 (2026-08-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.02. 03:04</t>
+    <t>Eredmények listája: 2026.08.16. 11:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Krukenberger András</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:18:19</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.9 km [100%]</t>
   </si>
   <si>
     <t>03-25 12:33</t>
   </si>
   <si>
     <t>finished</t>
   </si>