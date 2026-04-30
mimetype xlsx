--- v2 (2026-03-03)
+++ v3 (2026-04-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.03. 04:09</t>
+    <t>Eredmények listája: 2026.04.30. 15:17</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szikra Emma</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 9-11 év </t>
   </si>
   <si>
     <t>00:11:42</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>03-25 15:01</t>
   </si>
   <si>
     <t>finished</t>
   </si>