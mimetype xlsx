--- v3 (2026-04-30)
+++ v4 (2026-07-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.30. 15:17</t>
+    <t>Eredmények listája: 2026.07.14. 23:10</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szikra Emma</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 9-11 év </t>
   </si>
   <si>
     <t>00:11:42</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>03-25 15:01</t>
   </si>
   <si>
     <t>finished</t>
   </si>