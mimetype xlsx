--- v4 (2026-07-14)
+++ v5 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.14. 23:10</t>
+    <t>Eredmények listája: 2026.09.08. 22:16</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szikra Emma</t>
   </si>
   <si>
     <t xml:space="preserve">Lány 9-11 év </t>
   </si>
   <si>
     <t>00:11:42</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>03-25 15:01</t>
   </si>
   <si>
     <t>finished</t>
   </si>