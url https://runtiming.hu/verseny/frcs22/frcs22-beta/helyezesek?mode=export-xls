--- v2 (2026-02-22)
+++ v3 (2026-05-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.23. 00:11</t>
+    <t>Eredmények listája: 2026.05.23. 23:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Éles Imre</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:26:01</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>11.4 km [100%]</t>
   </si>
   <si>
     <t>10-01 09:56</t>
   </si>
   <si>
     <t>finished</t>
   </si>