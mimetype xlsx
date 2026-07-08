--- v3 (2026-05-23)
+++ v4 (2026-07-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.23. 23:50</t>
+    <t>Eredmények listája: 2026.07.08. 09:03</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Éles Imre</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:26:01</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>11.4 km [100%]</t>
   </si>
   <si>
     <t>10-01 09:56</t>
   </si>
   <si>
     <t>finished</t>
   </si>