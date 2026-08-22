--- v4 (2026-07-08)
+++ v5 (2026-08-22)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.08. 09:03</t>
+    <t>Eredmények listája: 2026.08.22. 10:40</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Éles Imre</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:26:01</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>11.4 km [100%]</t>
   </si>
   <si>
     <t>10-01 09:56</t>
   </si>
   <si>
     <t>finished</t>
   </si>