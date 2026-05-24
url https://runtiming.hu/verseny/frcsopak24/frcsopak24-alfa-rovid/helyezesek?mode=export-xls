--- v2 (2026-03-20)
+++ v3 (2026-05-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.20. 12:33</t>
+    <t>Eredmények listája: 2026.05.25. 01:42</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ZSIROS MÁRK</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:57:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.9 km [100%]</t>
   </si>
   <si>
     <t>10-12 09:57</t>
   </si>
   <si>
     <t>finished</t>
   </si>