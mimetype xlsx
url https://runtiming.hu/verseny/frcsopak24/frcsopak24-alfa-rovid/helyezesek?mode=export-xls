--- v3 (2026-05-24)
+++ v4 (2026-07-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.25. 01:42</t>
+    <t>Eredmények listája: 2026.07.26. 02:44</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ZSIROS MÁRK</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:57:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.9 km [100%]</t>
   </si>
   <si>
     <t>10-12 09:57</t>
   </si>
   <si>
     <t>finished</t>
   </si>