--- v4 (2026-07-26)
+++ v5 (2026-09-15)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.26. 02:44</t>
+    <t>Eredmények listája: 2026.09.15. 16:22</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>ZSIROS MÁRK</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:57:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.9 km [100%]</t>
   </si>
   <si>
     <t>10-12 09:57</t>
   </si>
   <si>
     <t>finished</t>
   </si>