--- v5 (2026-09-15)
+++ v6 (2026-10-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.15. 16:25</t>
+    <t>Eredmények listája: 2026.10.30. 18:19</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szirányi Zalán</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 12-14 év </t>
   </si>
   <si>
     <t>00:13:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>10-12 15:32</t>
   </si>
   <si>
     <t>finished</t>
   </si>