--- v7 (2026-09-16)
+++ v8 (2026-10-31)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.16. 20:18</t>
+    <t>Eredmények listája: 2026.10.31. 23:11</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szőllősi Nándor</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:07:37</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-12 14:29</t>
   </si>
   <si>
     <t>finished</t>
   </si>