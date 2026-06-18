--- v2 (2026-03-19)
+++ v3 (2026-06-18)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.19. 23:48</t>
+    <t>Eredmények listája: 2026.06.18. 15:29</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Titans of Hungary future</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős vegyes csapat </t>
   </si>
   <si>
     <t>01:08:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.9 km [100%]</t>
   </si>
   <si>
     <t>10-13 10:24</t>
   </si>
   <si>
     <t>finished</t>
   </si>