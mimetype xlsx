--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.18. 15:29</t>
+    <t>Eredmények listája: 2026.08.02. 18:48</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Titans of Hungary future</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős vegyes csapat </t>
   </si>
   <si>
     <t>01:08:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.9 km [100%]</t>
   </si>
   <si>
     <t>10-13 10:24</t>
   </si>
   <si>
     <t>finished</t>
   </si>