--- v4 (2026-08-02)
+++ v5 (2026-09-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.02. 18:48</t>
+    <t>Eredmények listája: 2026.09.16. 20:18</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Titans of Hungary future</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős vegyes csapat </t>
   </si>
   <si>
     <t>01:08:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>10.9 km [100%]</t>
   </si>
   <si>
     <t>10-13 10:24</t>
   </si>
   <si>
     <t>finished</t>
   </si>