--- v4 (2026-06-19)
+++ v5 (2026-09-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 10:25</t>
+    <t>Eredmények listája: 2026.09.12. 03:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Hegyi Richárd</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:08:33</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-21 14:28</t>
   </si>
   <si>
     <t>finished</t>
   </si>