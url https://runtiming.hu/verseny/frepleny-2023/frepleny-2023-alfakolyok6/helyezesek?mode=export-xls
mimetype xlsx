--- v5 (2026-09-12)
+++ v6 (2026-10-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.12. 03:24</t>
+    <t>Eredmények listája: 2026.10.30. 19:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Hegyi Richárd</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:08:33</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-21 14:28</t>
   </si>
   <si>
     <t>finished</t>
   </si>