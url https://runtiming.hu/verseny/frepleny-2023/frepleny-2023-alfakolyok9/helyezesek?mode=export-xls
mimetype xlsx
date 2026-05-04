--- v3 (2026-03-18)
+++ v4 (2026-05-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.18. 01:41</t>
+    <t>Eredmények listája: 2026.05.04. 11:33</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Bakki-Nagy Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:15:27</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-21 15:05</t>
   </si>
   <si>
     <t>finished</t>
   </si>