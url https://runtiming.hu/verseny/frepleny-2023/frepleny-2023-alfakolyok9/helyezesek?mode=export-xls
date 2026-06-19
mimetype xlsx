--- v4 (2026-05-04)
+++ v5 (2026-06-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.04. 11:33</t>
+    <t>Eredmények listája: 2026.06.19. 13:52</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Bakki-Nagy Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:15:27</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-21 15:05</t>
   </si>
   <si>
     <t>finished</t>
   </si>