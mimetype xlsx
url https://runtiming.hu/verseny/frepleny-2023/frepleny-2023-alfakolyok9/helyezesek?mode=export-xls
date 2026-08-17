--- v5 (2026-06-19)
+++ v6 (2026-08-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.19. 13:52</t>
+    <t>Eredmények listája: 2026.08.17. 09:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Bakki-Nagy Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:15:27</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>10-21 15:05</t>
   </si>
   <si>
     <t>finished</t>
   </si>