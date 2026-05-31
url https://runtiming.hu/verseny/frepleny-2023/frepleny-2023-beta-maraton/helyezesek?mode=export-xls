--- v3 (2026-03-15)
+++ v4 (2026-05-31)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.15. 02:18</t>
+    <t>Eredmények listája: 2026.05.31. 13:11</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VENCZEL MÁRTON</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>06:21:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>41 km [100%]</t>
   </si>
   <si>
     <t>10-21 14:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>