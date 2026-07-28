--- v4 (2026-05-31)
+++ v5 (2026-07-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.31. 13:11</t>
+    <t>Eredmények listája: 2026.07.28. 12:07</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>VENCZEL MÁRTON</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>06:21:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>41 km [100%]</t>
   </si>
   <si>
     <t>10-21 14:27</t>
   </si>
   <si>
     <t>finished</t>
   </si>