--- v4 (2026-03-03)
+++ v5 (2026-04-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.03. 06:05</t>
+    <t>Eredmények listája: 2026.04.17. 18:25</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zolnai Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:05:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.5 km [100%]</t>
   </si>
   <si>
     <t>10-21 09:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>