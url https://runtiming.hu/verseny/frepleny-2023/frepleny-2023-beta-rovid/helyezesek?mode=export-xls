--- v5 (2026-04-17)
+++ v6 (2026-04-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.17. 18:25</t>
+    <t>Eredmények listája: 2026.04.17. 19:49</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zolnai Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:05:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.5 km [100%]</t>
   </si>
   <si>
     <t>10-21 09:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>