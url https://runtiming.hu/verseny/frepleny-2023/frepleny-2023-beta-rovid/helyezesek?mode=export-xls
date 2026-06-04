--- v6 (2026-04-17)
+++ v7 (2026-06-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.17. 19:49</t>
+    <t>Eredmények listája: 2026.06.04. 08:28</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zolnai Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:05:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.5 km [100%]</t>
   </si>
   <si>
     <t>10-21 09:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>