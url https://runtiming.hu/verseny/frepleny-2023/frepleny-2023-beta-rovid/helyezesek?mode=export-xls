--- v7 (2026-06-04)
+++ v8 (2026-06-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.04. 08:28</t>
+    <t>Eredmények listája: 2026.06.04. 09:30</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zolnai Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:05:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.5 km [100%]</t>
   </si>
   <si>
     <t>10-21 09:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>