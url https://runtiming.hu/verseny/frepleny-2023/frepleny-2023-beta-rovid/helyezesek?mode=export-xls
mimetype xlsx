--- v8 (2026-06-04)
+++ v9 (2026-07-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.04. 09:30</t>
+    <t>Eredmények listája: 2026.07.21. 14:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zolnai Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:05:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.5 km [100%]</t>
   </si>
   <si>
     <t>10-21 09:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>