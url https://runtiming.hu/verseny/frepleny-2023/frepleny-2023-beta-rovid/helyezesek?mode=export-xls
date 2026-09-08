--- v9 (2026-07-21)
+++ v10 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.21. 14:41</t>
+    <t>Eredmények listája: 2026.09.08. 21:22</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zolnai Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:05:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.5 km [100%]</t>
   </si>
   <si>
     <t>10-21 09:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>