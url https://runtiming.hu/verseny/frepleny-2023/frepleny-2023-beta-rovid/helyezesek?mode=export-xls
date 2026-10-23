--- v10 (2026-09-08)
+++ v11 (2026-10-23)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.09.08. 21:22</t>
+    <t>Eredmények listája: 2026.10.24. 01:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zolnai Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:05:23</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>8.5 km [100%]</t>
   </si>
   <si>
     <t>10-21 09:50</t>
   </si>
   <si>
     <t>finished</t>
   </si>