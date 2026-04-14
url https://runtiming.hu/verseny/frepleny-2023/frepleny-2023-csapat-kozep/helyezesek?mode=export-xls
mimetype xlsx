--- v1 (2026-02-18)
+++ v2 (2026-04-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.18. 06:50</t>
+    <t>Eredmények listája: 2026.04.15. 01:45</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Élj-Szeress-Fuss Dream Team</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>02:03:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.2 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>