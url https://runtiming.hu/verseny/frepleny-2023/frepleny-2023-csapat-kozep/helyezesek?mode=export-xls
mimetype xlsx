--- v2 (2026-04-14)
+++ v3 (2026-04-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.15. 01:45</t>
+    <t>Eredmények listája: 2026.04.17. 15:33</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Élj-Szeress-Fuss Dream Team</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>02:03:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.2 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>