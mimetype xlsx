--- v3 (2026-04-17)
+++ v4 (2026-07-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.17. 15:33</t>
+    <t>Eredmények listája: 2026.07.02. 08:35</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Élj-Szeress-Fuss Dream Team</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>02:03:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.2 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>