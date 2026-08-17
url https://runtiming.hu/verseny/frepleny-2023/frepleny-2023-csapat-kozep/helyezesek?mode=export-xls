--- v4 (2026-07-02)
+++ v5 (2026-08-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.02. 08:35</t>
+    <t>Eredmények listája: 2026.08.17. 09:23</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Élj-Szeress-Fuss Dream Team</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>02:03:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.2 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>