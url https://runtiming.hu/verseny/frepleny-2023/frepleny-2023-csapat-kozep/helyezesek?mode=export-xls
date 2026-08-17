--- v5 (2026-08-17)
+++ v6 (2026-08-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.17. 09:23</t>
+    <t>Eredmények listája: 2026.08.17. 10:30</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Élj-Szeress-Fuss Dream Team</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>02:03:04</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>16.2 km [100%]</t>
   </si>
   <si>
     <t>10-22 11:26</t>
   </si>
   <si>
     <t>finished</t>
   </si>