--- v5 (2026-08-04)
+++ v6 (2026-11-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.04. 17:58</t>
+    <t>Eredmények listája: 2026.11.02. 13:02</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>KÍVÉS BENDEGÚZ</t>
   </si>
   <si>
     <t>Férfi Férfi 21-30</t>
   </si>
   <si>
     <t>00:35:15</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>7.8 km [100%]</t>
   </si>
   <si>
     <t>04-06 10:35</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>