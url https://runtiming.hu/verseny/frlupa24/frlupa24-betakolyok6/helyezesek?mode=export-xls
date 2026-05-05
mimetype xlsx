--- v3 (2026-02-05)
+++ v4 (2026-05-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.05. 12:51</t>
+    <t>Eredmények listája: 2026.05.06. 00:11</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Nagy Alex</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:06:08</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>04-06 14:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>