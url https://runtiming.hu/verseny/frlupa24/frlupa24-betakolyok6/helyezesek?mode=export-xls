--- v4 (2026-05-05)
+++ v5 (2026-06-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.06. 00:11</t>
+    <t>Eredmények listája: 2026.06.20. 05:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Nagy Alex</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:06:08</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>04-06 14:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>