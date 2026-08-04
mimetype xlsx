--- v5 (2026-06-20)
+++ v6 (2026-08-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.20. 05:05</t>
+    <t>Eredmények listája: 2026.08.04. 18:02</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Nagy Alex</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 6-8 év </t>
   </si>
   <si>
     <t>00:06:08</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>1 km [100%]</t>
   </si>
   <si>
     <t>04-06 14:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>