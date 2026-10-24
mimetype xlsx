--- v6 (2026-08-21)
+++ v7 (2026-10-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.21. 21:52</t>
+    <t>Eredmények listája: 2026.10.25. 00:12</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>PUSZTAI DOMINIK</t>
   </si>
   <si>
     <t>Férfi Férfi 15-20</t>
   </si>
   <si>
     <t>00:54:35</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>9.3 km [100%]</t>
   </si>
   <si>
     <t>06-17 20:53</t>
   </si>
   <si>
     <t>finished</t>
   </si>