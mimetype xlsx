--- v2 (2026-03-07)
+++ v3 (2026-06-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.07. 03:38</t>
+    <t>Eredmények listája: 2026.06.13. 04:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szita László</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 12-14 év </t>
   </si>
   <si>
     <t>00:08:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>06-17 15:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>