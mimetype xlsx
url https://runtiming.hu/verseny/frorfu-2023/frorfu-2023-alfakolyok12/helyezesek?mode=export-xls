--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.13. 04:14</t>
+    <t>Eredmények listája: 2026.07.28. 06:57</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szita László</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 12-14 év </t>
   </si>
   <si>
     <t>00:08:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>06-17 15:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>