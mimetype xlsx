--- v4 (2026-07-28)
+++ v5 (2026-07-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.28. 06:57</t>
+    <t>Eredmények listája: 2026.07.28. 07:37</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szita László</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 12-14 év </t>
   </si>
   <si>
     <t>00:08:54</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>06-17 15:35</t>
   </si>
   <si>
     <t>finished</t>
   </si>