--- v5 (2026-07-28)
+++ v6 (2026-10-04)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.28. 17:59</t>
+    <t>Eredmények listája: 2026.10.04. 09:46</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Terkovics Péter</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>02:32:58</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>18.3 km [100%]</t>
   </si>
   <si>
     <t>06-17 12:04</t>
   </si>
   <si>
     <t>finished</t>
   </si>