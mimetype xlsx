--- v1 (2026-03-06)
+++ v2 (2026-04-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.06. 07:01</t>
+    <t>Eredmények listája: 2026.04.20. 19:37</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Késely Hajnalka</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>09:16:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>52.5 km [100%]</t>
   </si>
   <si>
     <t>08-26 20:02</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>