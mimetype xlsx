--- v2 (2026-04-20)
+++ v3 (2026-04-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.20. 19:37</t>
+    <t>Eredmények listája: 2026.04.20. 21:15</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Késely Hajnalka</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>09:16:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>52.5 km [100%]</t>
   </si>
   <si>
     <t>08-26 20:02</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>