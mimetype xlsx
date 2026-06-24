--- v3 (2026-04-20)
+++ v4 (2026-06-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.20. 21:15</t>
+    <t>Eredmények listája: 2026.06.24. 02:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Késely Hajnalka</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>09:16:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>52.5 km [100%]</t>
   </si>
   <si>
     <t>08-26 20:02</t>
   </si>
   <si>
     <t>finished_missing_point</t>
   </si>