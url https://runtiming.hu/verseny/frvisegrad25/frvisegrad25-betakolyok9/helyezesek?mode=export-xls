--- v1 (2026-02-12)
+++ v2 (2026-05-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.12. 12:35</t>
+    <t>Eredmények listája: 2026.05.14. 07:26</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kovács Olivér Vendel</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:07:24</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>03-22 15:02</t>
   </si>
   <si>
     <t>finished</t>
   </si>