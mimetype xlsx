--- v2 (2026-05-14)
+++ v3 (2026-06-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.14. 07:26</t>
+    <t>Eredmények listája: 2026.06.28. 19:12</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kovács Olivér Vendel</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:07:24</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>03-22 15:02</t>
   </si>
   <si>
     <t>finished</t>
   </si>