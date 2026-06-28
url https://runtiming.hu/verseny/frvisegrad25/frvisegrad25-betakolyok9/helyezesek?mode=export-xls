--- v3 (2026-06-28)
+++ v4 (2026-06-28)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.28. 19:12</t>
+    <t>Eredmények listája: 2026.06.28. 21:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kovács Olivér Vendel</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:07:24</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>03-22 15:02</t>
   </si>
   <si>
     <t>finished</t>
   </si>