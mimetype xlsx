--- v4 (2026-06-28)
+++ v5 (2026-08-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.28. 21:41</t>
+    <t>Eredmények listája: 2026.08.13. 02:04</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kovács Olivér Vendel</t>
   </si>
   <si>
     <t xml:space="preserve">Fiú 9-11 év </t>
   </si>
   <si>
     <t>00:07:24</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>2 km [100%]</t>
   </si>
   <si>
     <t>03-22 15:02</t>
   </si>
   <si>
     <t>finished</t>
   </si>