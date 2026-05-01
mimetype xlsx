--- v1 (2026-01-01)
+++ v2 (2026-05-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.01.01. 11:05</t>
+    <t>Eredmények listája: 2026.05.01. 18:55</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kádár Kitti </t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>07:57:43</t>
   </si>
   <si>
     <t>53. kör</t>
   </si>
   <si>
     <t>84.8 km [84%]</t>
   </si>
   <si>
     <t>05-29 16:57</t>
   </si>
   <si>
     <t>racing</t>
   </si>