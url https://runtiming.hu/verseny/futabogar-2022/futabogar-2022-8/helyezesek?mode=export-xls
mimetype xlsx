--- v2 (2026-05-01)
+++ v3 (2026-07-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.01. 18:55</t>
+    <t>Eredmények listája: 2026.07.02. 17:31</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kádár Kitti </t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>07:57:43</t>
   </si>
   <si>
     <t>53. kör</t>
   </si>
   <si>
     <t>84.8 km [84%]</t>
   </si>
   <si>
     <t>05-29 16:57</t>
   </si>
   <si>
     <t>racing</t>
   </si>