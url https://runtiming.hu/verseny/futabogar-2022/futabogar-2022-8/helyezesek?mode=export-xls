--- v3 (2026-07-02)
+++ v4 (2026-09-09)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.02. 17:31</t>
+    <t>Eredmények listája: 2026.09.09. 08:33</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kádár Kitti </t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>07:57:43</t>
   </si>
   <si>
     <t>53. kör</t>
   </si>
   <si>
     <t>84.8 km [84%]</t>
   </si>
   <si>
     <t>05-29 16:57</t>
   </si>
   <si>
     <t>racing</t>
   </si>