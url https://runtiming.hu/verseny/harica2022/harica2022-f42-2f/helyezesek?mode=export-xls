--- v1 (2026-02-15)
+++ v2 (2026-04-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.15. 20:43</t>
+    <t>Eredmények listája: 2026.04.19. 11:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MMRC</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>04:23:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>42 km [100%]</t>
   </si>
   <si>
     <t>06-12 14:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>