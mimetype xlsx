--- v2 (2026-04-19)
+++ v3 (2026-07-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.19. 11:14</t>
+    <t>Eredmények listája: 2026.07.02. 01:59</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MMRC</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>04:23:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>42 km [100%]</t>
   </si>
   <si>
     <t>06-12 14:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>