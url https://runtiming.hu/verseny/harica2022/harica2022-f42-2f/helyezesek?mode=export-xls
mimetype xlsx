--- v3 (2026-07-01)
+++ v4 (2026-07-02)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.02. 01:59</t>
+    <t>Eredmények listája: 2026.07.02. 03:49</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MMRC</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>04:23:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>42 km [100%]</t>
   </si>
   <si>
     <t>06-12 14:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>