--- v4 (2026-07-02)
+++ v5 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.02. 03:49</t>
+    <t>Eredmények listája: 2026.08.24. 02:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>MMRC</t>
   </si>
   <si>
     <t xml:space="preserve">2 fős férfi csapat </t>
   </si>
   <si>
     <t>04:23:57</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>42 km [100%]</t>
   </si>
   <si>
     <t>06-12 14:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>