--- v3 (2026-03-07)
+++ v4 (2026-04-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.07. 05:01</t>
+    <t>Eredmények listája: 2026.04.21. 14:27</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kerek Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:25:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-12 11:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>