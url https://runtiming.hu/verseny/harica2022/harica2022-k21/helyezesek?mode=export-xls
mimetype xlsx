--- v4 (2026-04-21)
+++ v5 (2026-04-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.21. 14:27</t>
+    <t>Eredmények listája: 2026.04.21. 15:35</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kerek Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:25:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-12 11:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>