--- v5 (2026-04-21)
+++ v6 (2026-06-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.21. 15:35</t>
+    <t>Eredmények listája: 2026.06.12. 03:59</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kerek Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:25:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-12 11:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>