--- v6 (2026-06-12)
+++ v7 (2026-06-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.12. 03:59</t>
+    <t>Eredmények listája: 2026.06.12. 05:02</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kerek Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:25:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-12 11:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>