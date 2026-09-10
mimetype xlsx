--- v7 (2026-06-12)
+++ v8 (2026-09-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.12. 05:02</t>
+    <t>Eredmények listája: 2026.09.10. 07:05</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Kerek Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>01:25:53</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21 km [100%]</t>
   </si>
   <si>
     <t>06-12 11:31</t>
   </si>
   <si>
     <t>finished</t>
   </si>