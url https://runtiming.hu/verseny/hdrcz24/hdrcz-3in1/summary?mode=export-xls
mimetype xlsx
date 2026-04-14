--- v2 (2026-02-22)
+++ v3 (2026-04-14)
@@ -33,51 +33,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
   <si>
     <t>Hard Dog Race Base Csehország, 3IN1</t>
   </si>
   <si>
     <t>Csapat neve</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Csapattagok</t>
   </si>
   <si>
     <t>Kutyák</t>
   </si>
   <si>
-    <t>Összesítés: 2026.02.22. 14:28</t>
+    <t>Összesítés: 2026.04.14. 14:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>CHARLIZE TEAM</t>
   </si>
   <si>
     <t>01:13:31</t>
   </si>
   <si>
     <t>Tereza Hostáková, Michal Zeman</t>
   </si>
   <si>
     <t>Charlize Donnevara</t>
   </si>
   <si>
     <t>Holy's slaves</t>
   </si>
   <si>
     <t>01:18:26</t>
   </si>
   <si>
     <t>David Prchal, Žaneta Pleskačová</t>
   </si>