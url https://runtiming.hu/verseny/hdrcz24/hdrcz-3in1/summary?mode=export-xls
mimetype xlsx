--- v3 (2026-04-14)
+++ v4 (2026-07-07)
@@ -33,51 +33,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
   <si>
     <t>Hard Dog Race Base Csehország, 3IN1</t>
   </si>
   <si>
     <t>Csapat neve</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Csapattagok</t>
   </si>
   <si>
     <t>Kutyák</t>
   </si>
   <si>
-    <t>Összesítés: 2026.04.14. 14:14</t>
+    <t>Összesítés: 2026.07.07. 05:55</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>CHARLIZE TEAM</t>
   </si>
   <si>
     <t>01:13:31</t>
   </si>
   <si>
     <t>Tereza Hostáková, Michal Zeman</t>
   </si>
   <si>
     <t>Charlize Donnevara</t>
   </si>
   <si>
     <t>Holy's slaves</t>
   </si>
   <si>
     <t>01:18:26</t>
   </si>
   <si>
     <t>David Prchal, Žaneta Pleskačová</t>
   </si>