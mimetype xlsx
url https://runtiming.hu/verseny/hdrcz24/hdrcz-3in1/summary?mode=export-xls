--- v4 (2026-07-07)
+++ v5 (2026-08-21)
@@ -33,51 +33,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
   <si>
     <t>Hard Dog Race Base Csehország, 3IN1</t>
   </si>
   <si>
     <t>Csapat neve</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Csapattagok</t>
   </si>
   <si>
     <t>Kutyák</t>
   </si>
   <si>
-    <t>Összesítés: 2026.07.07. 05:55</t>
+    <t>Összesítés: 2026.08.21. 21:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>CHARLIZE TEAM</t>
   </si>
   <si>
     <t>01:13:31</t>
   </si>
   <si>
     <t>Tereza Hostáková, Michal Zeman</t>
   </si>
   <si>
     <t>Charlize Donnevara</t>
   </si>
   <si>
     <t>Holy's slaves</t>
   </si>
   <si>
     <t>01:18:26</t>
   </si>
   <si>
     <t>David Prchal, Žaneta Pleskačová</t>
   </si>