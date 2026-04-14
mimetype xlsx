--- v3 (2026-02-22)
+++ v4 (2026-04-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.22. 16:10</t>
+    <t>Eredmények listája: 2026.04.14. 14:17</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:26:45</t>
   </si>