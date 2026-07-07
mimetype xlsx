--- v4 (2026-04-14)
+++ v5 (2026-07-07)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.14. 14:17</t>
+    <t>Eredmények listája: 2026.07.07. 06:03</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:26:45</t>
   </si>