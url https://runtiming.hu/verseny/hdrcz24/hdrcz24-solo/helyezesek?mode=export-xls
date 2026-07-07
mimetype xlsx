--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.07. 06:03</t>
+    <t>Eredmények listája: 2026.07.07. 07:16</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:26:45</t>
   </si>