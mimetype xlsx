--- v6 (2026-07-07)
+++ v7 (2026-08-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.07. 07:16</t>
+    <t>Eredmények listája: 2026.08.21. 21:52</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:26:45</t>
   </si>