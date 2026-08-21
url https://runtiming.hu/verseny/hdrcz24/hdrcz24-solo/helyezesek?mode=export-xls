--- v7 (2026-08-21)
+++ v8 (2026-08-21)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.21. 21:52</t>
+    <t>Eredmények listája: 2026.08.22. 00:12</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:26:45</t>
   </si>