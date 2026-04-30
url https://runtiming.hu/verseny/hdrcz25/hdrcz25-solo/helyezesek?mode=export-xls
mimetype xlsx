--- v3 (2026-03-04)
+++ v4 (2026-04-30)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.04. 02:34</t>
+    <t>Eredmények listája: 2026.04.30. 17:49</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Yell</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:29:44</t>
   </si>