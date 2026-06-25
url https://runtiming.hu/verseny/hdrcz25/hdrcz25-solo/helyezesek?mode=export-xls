--- v4 (2026-04-30)
+++ v5 (2026-06-25)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.30. 17:49</t>
+    <t>Eredmények listája: 2026.06.25. 06:58</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Yell</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:29:44</t>
   </si>