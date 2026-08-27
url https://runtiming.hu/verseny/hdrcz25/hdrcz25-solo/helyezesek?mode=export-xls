--- v5 (2026-06-25)
+++ v6 (2026-08-27)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.25. 06:58</t>
+    <t>Eredmények listája: 2026.08.27. 04:59</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Michal VOKROUHLÍK</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Yell</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:29:44</t>
   </si>