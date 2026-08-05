--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.21. 19:02</t>
+    <t>Eredmények listája: 2026.08.05. 22:52</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>David Prchal</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Holy’s slaves</t>
   </si>
   <si>
     <t xml:space="preserve">pair </t>
   </si>