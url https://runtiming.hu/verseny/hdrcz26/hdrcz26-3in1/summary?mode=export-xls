--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -33,51 +33,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="427">
   <si>
     <t>Hard Dog Race Base Csehország 2026, 3IN1</t>
   </si>
   <si>
     <t>Csapat neve</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Csapattagok</t>
   </si>
   <si>
     <t>Kutyák</t>
   </si>
   <si>
-    <t>Összesítés: 2026.06.21. 19:08</t>
+    <t>Összesítés: 2026.08.05. 22:47</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Dogtrailer</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Milan Klusáček</t>
   </si>
   <si>
     <t>Dogtrainer</t>
   </si>
   <si>
     <t>zuzana štefková</t>
   </si>
   <si>
     <t>Aristocrat Solo Magnifica</t>
   </si>
   <si>
     <t>Kloudovic</t>
   </si>