--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -33,51 +33,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Hard Dog Race Base Csehország 2026, Team</t>
   </si>
   <si>
     <t>Csapat neve</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Csapattagok</t>
   </si>
   <si>
     <t>Kutyák</t>
   </si>
   <si>
-    <t>Összesítés: 2026.06.21. 19:04</t>
+    <t>Összesítés: 2026.08.05. 22:47</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Panda Plus tým</t>
   </si>
   <si>
     <t>01:18:18</t>
   </si>
   <si>
     <t>Alois Pivoňka, Lenka Pivoňková, Andrea Miláčková, Martina TOČEKOVÁ, Lenka Hofmannová, Michal PORŠ</t>
   </si>
   <si>
     <t>Arwen, Hero, Nixi, Balú, Ghiro, Shelby</t>
   </si>
   <si>
     <t>Extreme Dog Race team</t>
   </si>
   <si>
     <t>01:20:29</t>
   </si>
   <si>
     <t>Vojta Čapek, Milan Mayer, Matěj Jiruf, Pavla Šatná, Michal Šatný, Monika Čapková</t>
   </si>