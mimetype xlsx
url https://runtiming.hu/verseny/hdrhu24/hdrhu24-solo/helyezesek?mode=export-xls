--- v7 (2026-08-10)
+++ v8 (2026-10-22)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.10. 11:38</t>
+    <t>Eredmények listája: 2026.10.22. 23:00</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>HONTI György</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Agyar Red-Blooded Ringland (Abu)</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:28:09</t>
   </si>