--- v3 (2026-02-10)
+++ v4 (2026-04-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.10. 21:47</t>
+    <t>Eredmények listája: 2026.04.15. 00:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>SZŰCS Géza</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Ürömi Állatotthon Falka csapata</t>
   </si>
   <si>
     <t>Malőr</t>
   </si>