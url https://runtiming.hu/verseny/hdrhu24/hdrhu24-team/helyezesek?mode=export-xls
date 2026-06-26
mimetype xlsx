--- v4 (2026-04-14)
+++ v5 (2026-06-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.15. 00:53</t>
+    <t>Eredmények listája: 2026.06.26. 09:22</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>SZŰCS Géza</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Ürömi Állatotthon Falka csapata</t>
   </si>
   <si>
     <t>Malőr</t>
   </si>