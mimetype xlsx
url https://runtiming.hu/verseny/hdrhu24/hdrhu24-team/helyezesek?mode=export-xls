--- v5 (2026-06-26)
+++ v6 (2026-06-26)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.26. 09:22</t>
+    <t>Eredmények listája: 2026.06.26. 10:20</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>SZŰCS Géza</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Ürömi Állatotthon Falka csapata</t>
   </si>
   <si>
     <t>Malőr</t>
   </si>