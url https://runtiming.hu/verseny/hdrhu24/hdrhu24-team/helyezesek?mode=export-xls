--- v6 (2026-06-26)
+++ v7 (2026-08-10)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.26. 10:20</t>
+    <t>Eredmények listája: 2026.08.10. 11:38</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>SZŰCS Géza</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Ürömi Állatotthon Falka csapata</t>
   </si>
   <si>
     <t>Malőr</t>
   </si>