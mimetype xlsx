--- v2 (2026-02-13)
+++ v3 (2026-04-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.13. 11:14</t>
+    <t>Eredmények listája: 2026.04.19. 11:47</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Jakub Krzemiński</t>
   </si>
   <si>
     <t>Polska</t>
   </si>
   <si>
     <t>Pablo</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:27:37</t>
   </si>