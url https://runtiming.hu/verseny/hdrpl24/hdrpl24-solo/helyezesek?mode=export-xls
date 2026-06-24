--- v3 (2026-04-19)
+++ v4 (2026-06-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.19. 11:47</t>
+    <t>Eredmények listája: 2026.06.24. 04:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Jakub Krzemiński</t>
   </si>
   <si>
     <t>Polska</t>
   </si>
   <si>
     <t>Pablo</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:27:37</t>
   </si>