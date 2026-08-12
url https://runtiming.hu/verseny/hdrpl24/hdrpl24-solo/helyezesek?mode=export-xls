--- v4 (2026-06-24)
+++ v5 (2026-08-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.24. 04:01</t>
+    <t>Eredmények listája: 2026.08.12. 20:39</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Jakub Krzemiński</t>
   </si>
   <si>
     <t>Polska</t>
   </si>
   <si>
     <t>Pablo</t>
   </si>
   <si>
     <t xml:space="preserve">Man </t>
   </si>
   <si>
     <t>00:27:37</t>
   </si>