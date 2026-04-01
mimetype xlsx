--- v1 (2026-02-08)
+++ v2 (2026-04-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.08. 03:27</t>
+    <t>Eredmények listája: 2026.04.01. 21:10</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kateřina Vlková</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Šamoní</t>
   </si>
   <si>
     <t xml:space="preserve">pair </t>
   </si>