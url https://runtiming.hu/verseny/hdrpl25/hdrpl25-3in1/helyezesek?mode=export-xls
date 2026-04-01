--- v2 (2026-04-01)
+++ v3 (2026-04-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.01. 21:10</t>
+    <t>Eredmények listája: 2026.04.01. 22:49</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kateřina Vlková</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Šamoní</t>
   </si>
   <si>
     <t xml:space="preserve">pair </t>
   </si>