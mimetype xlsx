--- v3 (2026-04-01)
+++ v4 (2026-05-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.01. 22:49</t>
+    <t>Eredmények listája: 2026.05.17. 00:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kateřina Vlková</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Šamoní</t>
   </si>
   <si>
     <t xml:space="preserve">pair </t>
   </si>