--- v4 (2026-05-16)
+++ v5 (2026-07-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.17. 00:54</t>
+    <t>Eredmények listája: 2026.07.01. 12:26</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kateřina Vlková</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Šamoní</t>
   </si>
   <si>
     <t xml:space="preserve">pair </t>
   </si>