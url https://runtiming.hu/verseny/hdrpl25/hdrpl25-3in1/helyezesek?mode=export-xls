--- v5 (2026-07-01)
+++ v6 (2026-07-01)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.01. 12:26</t>
+    <t>Eredmények listája: 2026.07.01. 13:41</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kateřina Vlková</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Šamoní</t>
   </si>
   <si>
     <t xml:space="preserve">pair </t>
   </si>