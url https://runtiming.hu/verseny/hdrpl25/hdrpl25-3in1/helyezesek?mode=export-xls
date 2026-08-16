--- v6 (2026-07-01)
+++ v7 (2026-08-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Csapatnév</t>
   </si>
   <si>
     <t>Kutya neve</t>
   </si>
   <si>
     <t>Rajtszám</t>
   </si>
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.01. 13:41</t>
+    <t>Eredmények listája: 2026.08.16. 18:38</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
     <t>Kateřina Vlková</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Šamoní</t>
   </si>
   <si>
     <t xml:space="preserve">pair </t>
   </si>