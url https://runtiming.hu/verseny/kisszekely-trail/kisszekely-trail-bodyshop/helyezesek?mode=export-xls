--- v4 (2026-08-24)
+++ v5 (2026-10-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.24. 08:31</t>
+    <t>Eredmények listája: 2026.10.12. 15:02</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Dr. Kovács Éva</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>01:55:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21.8 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:55</t>
   </si>
   <si>
     <t>finished</t>
   </si>