--- v2 (2026-02-04)
+++ v3 (2026-05-06)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.02.05. 00:35</t>
+    <t>Eredmények listája: 2026.05.06. 02:50</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Dr. Kovács Éva</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>01:55:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21.8 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:55</t>
   </si>
   <si>
     <t>finished</t>
   </si>