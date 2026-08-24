--- v3 (2026-05-06)
+++ v4 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.06. 02:50</t>
+    <t>Eredmények listája: 2026.08.24. 08:31</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Dr. Kovács Éva</t>
   </si>
   <si>
     <t xml:space="preserve">Női </t>
   </si>
   <si>
     <t>01:55:10</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>21.8 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:55</t>
   </si>
   <si>
     <t>finished</t>
   </si>