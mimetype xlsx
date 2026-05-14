--- v3 (2026-03-22)
+++ v4 (2026-05-14)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.22. 12:31</t>
+    <t>Eredmények listája: 2026.05.14. 06:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Virágh Bálint</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:38:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>6.1 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>