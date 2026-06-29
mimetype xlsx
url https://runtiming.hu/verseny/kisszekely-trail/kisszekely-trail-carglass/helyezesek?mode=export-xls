--- v4 (2026-05-14)
+++ v5 (2026-06-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.05.14. 06:54</t>
+    <t>Eredmények listája: 2026.06.29. 08:10</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Virágh Bálint</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:38:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>6.1 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>