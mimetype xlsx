--- v5 (2026-06-29)
+++ v6 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.29. 08:10</t>
+    <t>Eredmények listája: 2026.08.24. 08:14</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Virágh Bálint</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:38:17</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>6.1 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:38</t>
   </si>
   <si>
     <t>finished</t>
   </si>