--- v5 (2026-08-24)
+++ v6 (2026-10-12)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.08.24. 08:13</t>
+    <t>Eredmények listája: 2026.10.12. 14:57</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szijjártó Gábor</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:00:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>29.6 km [100%]</t>
   </si>
   <si>
     <t>09-04 12:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>