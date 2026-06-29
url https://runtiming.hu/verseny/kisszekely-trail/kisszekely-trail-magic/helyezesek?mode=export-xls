--- v3 (2026-03-30)
+++ v4 (2026-06-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.30. 06:19</t>
+    <t>Eredmények listája: 2026.06.29. 08:07</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szijjártó Gábor</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:00:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>29.6 km [100%]</t>
   </si>
   <si>
     <t>09-04 12:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>