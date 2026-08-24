--- v4 (2026-06-29)
+++ v5 (2026-08-24)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.29. 08:07</t>
+    <t>Eredmények listája: 2026.08.24. 08:13</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Szijjártó Gábor</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>03:00:31</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>29.6 km [100%]</t>
   </si>
   <si>
     <t>09-04 12:47</t>
   </si>
   <si>
     <t>finished</t>
   </si>