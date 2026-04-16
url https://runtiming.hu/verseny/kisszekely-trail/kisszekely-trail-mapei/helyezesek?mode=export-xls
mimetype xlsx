--- v3 (2026-03-01)
+++ v4 (2026-04-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.01. 18:03</t>
+    <t>Eredmények listája: 2026.04.16. 21:54</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zelnik Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:52:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>11.1 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:39</t>
   </si>
   <si>
     <t>finished</t>
   </si>