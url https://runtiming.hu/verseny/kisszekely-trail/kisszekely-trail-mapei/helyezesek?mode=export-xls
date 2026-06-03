--- v4 (2026-04-16)
+++ v5 (2026-06-03)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.16. 21:54</t>
+    <t>Eredmények listája: 2026.06.03. 21:53</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zelnik Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:52:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>11.1 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:39</t>
   </si>
   <si>
     <t>finished</t>
   </si>