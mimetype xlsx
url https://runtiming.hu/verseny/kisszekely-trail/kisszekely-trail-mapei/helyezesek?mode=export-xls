--- v5 (2026-06-03)
+++ v6 (2026-07-19)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.06.03. 21:53</t>
+    <t>Eredmények listája: 2026.07.19. 07:24</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zelnik Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:52:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>11.1 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:39</t>
   </si>
   <si>
     <t>finished</t>
   </si>