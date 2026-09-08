--- v6 (2026-07-19)
+++ v7 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.19. 07:24</t>
+    <t>Eredmények listája: 2026.09.09. 01:18</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Zelnik Róbert</t>
   </si>
   <si>
     <t xml:space="preserve">Férfi </t>
   </si>
   <si>
     <t>00:52:46</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>11.1 km [100%]</t>
   </si>
   <si>
     <t>09-04 11:39</t>
   </si>
   <si>
     <t>finished</t>
   </si>