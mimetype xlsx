--- v3 (2026-03-14)
+++ v4 (2026-04-29)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.03.14. 10:09</t>
+    <t>Eredmények listája: 2026.04.29. 12:01</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Erős Tibor</t>
   </si>
   <si>
     <t>Férfi Férfi 45-49</t>
   </si>
   <si>
     <t>13:10:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>161.5 km [100%]</t>
   </si>
   <si>
     <t>08-07 00:10</t>
   </si>
   <si>
     <t>finished</t>
   </si>