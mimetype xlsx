--- v4 (2026-04-29)
+++ v5 (2026-07-17)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.04.29. 12:01</t>
+    <t>Eredmények listája: 2026.07.17. 21:51</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Erős Tibor</t>
   </si>
   <si>
     <t>Férfi Férfi 45-49</t>
   </si>
   <si>
     <t>13:10:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>161.5 km [100%]</t>
   </si>
   <si>
     <t>08-07 00:10</t>
   </si>
   <si>
     <t>finished</t>
   </si>