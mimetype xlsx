--- v5 (2026-07-17)
+++ v6 (2026-09-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Kategória</t>
   </si>
   <si>
     <t>Kat. Helyezés</t>
   </si>
   <si>
     <t>Helyezés</t>
   </si>
   <si>
     <t>Versenyidő</t>
   </si>
   <si>
     <t>Utolsó pont</t>
   </si>
   <si>
     <t>Távolság</t>
   </si>
   <si>
     <t>Érkezés</t>
   </si>
   <si>
     <t>Státusz</t>
   </si>
   <si>
-    <t>Eredmények listája: 2026.07.17. 21:51</t>
+    <t>Eredmények listája: 2026.09.08. 19:28</t>
   </si>
   <si>
     <t>runtiming.hu</t>
   </si>
   <si>
     <t>Erős Tibor</t>
   </si>
   <si>
     <t>Férfi Férfi 45-49</t>
   </si>
   <si>
     <t>13:10:14</t>
   </si>
   <si>
     <t>Cél</t>
   </si>
   <si>
     <t>161.5 km [100%]</t>
   </si>
   <si>
     <t>08-07 00:10</t>
   </si>
   <si>
     <t>finished</t>
   </si>